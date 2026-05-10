--- v0 (2026-03-12)
+++ v1 (2026-05-10)
@@ -73,235 +73,235 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>计算下列各题（请在下方空白处列竖式计算）</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00B44829" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>91 - 20 - 16 = ______</w:t>
+        <w:t>66 - 29 - 15 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
-        <w:t>50 + 39 - 78 = ______</w:t>
+        <w:t>93 - 78 + 28 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
-        <w:t>53 + 32 - 77 = ______</w:t>
+        <w:t>16 + 50 - 12 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>24 + 25 - 23 = ______</w:t>
+        <w:t>44 + 42 - 44 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005A6FDA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA">
-        <w:t>99 - 58 + 42 = ______</w:t>
+        <w:t>15 + 37 + 44 = ______</w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
@@ -367,51 +367,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r>
-        <w:t>31 - 28 + 32 = ______</w:t>
+        <w:t>63 - 50 + 21 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -424,51 +424,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>80 - 12 - 26 = ______</w:t>
+        <w:t>56 - 44 + 23 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -481,51 +481,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>18 + 38 + 26 = ______</w:t>
+        <w:t>68 - 54 + 58 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -538,91 +538,91 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>90 - 45 + 12 = ______</w:t>
+        <w:t>91 - 29 - 44 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>15 + 30 + 34 = ______</w:t>
+        <w:t>50 + 29 - 43 = ______</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -679,51 +679,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r>
-        <w:t>33 + 37 - 21 = ______</w:t>
+        <w:t>51 + 28 - 32 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -736,51 +736,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>32 + 11 - 40 = ______</w:t>
+        <w:t>35 + 61 - 37 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -793,51 +793,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>14 + 78 - 51 = ______</w:t>
+        <w:t>54 + 41 - 32 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -850,99 +850,99 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>41 - 11 + 15 = ______</w:t>
+        <w:t>89 - 73 + 57 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00792947">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B85134">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>18 + 64 - 22 = ______</w:t>
+        <w:t>78 - 61 + 34 = ______</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>