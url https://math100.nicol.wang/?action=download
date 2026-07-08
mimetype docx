--- v1 (2026-05-10)
+++ v2 (2026-07-08)
@@ -73,235 +73,235 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>计算下列各题（请在下方空白处列竖式计算）</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00B44829" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>66 - 29 - 15 = ______</w:t>
+        <w:t>91 - 57 - 21 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
-        <w:t>93 - 78 + 28 = ______</w:t>
+        <w:t>95 - 15 - 60 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
-        <w:t>16 + 50 - 12 = ______</w:t>
+        <w:t>97 - 31 - 44 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>44 + 42 - 44 = ______</w:t>
+        <w:t>16 + 31 + 22 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005A6FDA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA">
-        <w:t>15 + 37 + 44 = ______</w:t>
+        <w:t>52 + 24 - 37 = ______</w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
@@ -367,51 +367,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r>
-        <w:t>63 - 50 + 21 = ______</w:t>
+        <w:t>10 + 33 + 47 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -424,51 +424,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>56 - 44 + 23 = ______</w:t>
+        <w:t>29 + 16 + 12 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -481,51 +481,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>68 - 54 + 58 = ______</w:t>
+        <w:t>71 - 54 + 70 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -538,91 +538,91 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>91 - 29 - 44 = ______</w:t>
+        <w:t>28 + 23 - 35 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>50 + 29 - 43 = ______</w:t>
+        <w:t>53 - 17 + 26 = ______</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -679,51 +679,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r>
-        <w:t>51 + 28 - 32 = ______</w:t>
+        <w:t>20 + 35 - 39 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -736,51 +736,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>35 + 61 - 37 = ______</w:t>
+        <w:t>16 - 11 + 30 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -793,51 +793,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>54 + 41 - 32 = ______</w:t>
+        <w:t>51 - 49 + 93 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -850,99 +850,99 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>89 - 73 + 57 = ______</w:t>
+        <w:t>77 - 26 + 14 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00792947">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B85134">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>78 - 61 + 34 = ______</w:t>
+        <w:t>40 + 23 - 60 = ______</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>