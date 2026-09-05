--- v2 (2026-07-08)
+++ v3 (2026-09-05)
@@ -73,235 +73,235 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>计算下列各题（请在下方空白处列竖式计算）</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00B44829" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>91 - 57 - 21 = ______</w:t>
+        <w:t>76 - 24 - 51 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
-        <w:t>95 - 15 - 60 = ______</w:t>
+        <w:t>79 - 38 - 24 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
-        <w:t>97 - 31 - 44 = ______</w:t>
+        <w:t>15 + 32 - 22 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>16 + 31 + 22 = ______</w:t>
+        <w:t>53 - 33 + 29 = ______</w:t>
       </w:r>
       <w:r w:rsidR="00AB08A7" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005A6FDA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA">
-        <w:t>52 + 24 - 37 = ______</w:t>
+        <w:t>80 - 75 + 45 = ______</w:t>
       </w:r>
       <w:r w:rsidR="005A6FDA" w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
@@ -367,51 +367,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r>
-        <w:t>10 + 33 + 47 = ______</w:t>
+        <w:t>22 + 57 - 23 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -424,51 +424,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>29 + 16 + 12 = ______</w:t>
+        <w:t>93 - 52 + 33 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -481,51 +481,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>71 - 54 + 70 = ______</w:t>
+        <w:t>13 + 30 - 13 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -538,91 +538,91 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>28 + 23 - 35 = ______</w:t>
+        <w:t>46 + 47 - 68 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>53 - 17 + 26 = ______</w:t>
+        <w:t>98 - 51 - 37 = ______</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -679,51 +679,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r>
-        <w:t>20 + 35 - 39 = ______</w:t>
+        <w:t>55 - 44 + 23 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -736,51 +736,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>16 - 11 + 30 = ______</w:t>
+        <w:t>71 - 14 - 50 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -793,51 +793,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>51 - 49 + 93 = ______</w:t>
+        <w:t>61 - 23 + 30 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -850,99 +850,99 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>77 - 26 + 14 = ______</w:t>
+        <w:t>97 - 49 + 43 = ______</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00792947">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B85134">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB08A7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>40 + 23 - 60 = ______</w:t>
+        <w:t>69 - 50 - 15 = ______</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB08A7" w:rsidRPr="00AB08A7" w:rsidRDefault="00AB08A7" w:rsidP="00AB08A7">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>